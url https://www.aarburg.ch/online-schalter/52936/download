--- v0 (2025-10-21)
+++ v1 (2026-10-24)
@@ -1,69 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\axc01db122.axc01.local\Benutzerdaten_Aarburg\Privat\arbgmari\Windows\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\michele.wittwer\AppData\Roaming\cmi\documents\CMI\c8e62bdf0e934ee88b3972bdc9082ccd\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{294E6284-3343-4F55-9DA5-DF75F64C5555}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C5C27AD-C7D4-44A0-B33E-8BC26E999634}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1470" yWindow="570" windowWidth="25995" windowHeight="15555" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="25695" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Leihmaterial" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Kontrollkästchen61" localSheetId="0">Leihmaterial!$B$88</definedName>
     <definedName name="Kontrollkästchen62" localSheetId="0">Leihmaterial!$B$89</definedName>
     <definedName name="Kontrollkästchen65" localSheetId="0">Leihmaterial!$F$88</definedName>
     <definedName name="Kontrollkästchen66" localSheetId="0">Leihmaterial!$F$89</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -217,149 +216,154 @@
   </si>
   <si>
     <t>Magnet-Stellwände klein (B:0.90,H:2.05; 6 Stk.)</t>
   </si>
   <si>
     <t>Stadt Aarburg</t>
   </si>
   <si>
     <t xml:space="preserve"> Telefon/E-Mail </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Platzierung </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">(max. 3 Wo):  __.__.20__  bis   __.__.20__  </t>
     </r>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-  <si>
     <t>062 787 14 74</t>
   </si>
   <si>
     <t>infrasicherheit@aarburg.ch</t>
   </si>
   <si>
     <t>www.aarburg.ch</t>
   </si>
   <si>
     <t>Städtchen 37</t>
   </si>
   <si>
     <t>Infrastruktur Sicherheit</t>
   </si>
   <si>
     <t>Aufstellen mit Hin-/Rücklieferung: nach Aufwand CHF 55/Std.</t>
   </si>
   <si>
     <t>Hin-/Rücklieferung/Abfall-Entsorgung/Reinigung: nach Aufwand CHF 55/Std.</t>
-  </si>
-[...28 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Arbeitsaufwand Werkhof   </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (von Werkhof auszufüllen)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Einsatz Fahrzeug    </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(von Werkhof auszufüllen)</t>
     </r>
   </si>
+  <si>
+    <t>Genehmigung durch 
+Abteilung Infrastruktur Sicherheit</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reinigung Tischeinheiten durch Werkhof  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(von Werkhof auszufüllen)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Frühzeitige Vereinbarung mit dem Werkhof    </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>079 458 91 20</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Werbung 3 Plakatständer </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (Postermass: 128x89.5cm /Format F4)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -383,67 +387,78 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="9.5"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -643,242 +658,225 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="146">
+  <cellXfs count="137">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="15"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="43" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="43" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
@@ -901,350 +899,347 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...27 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Komma" xfId="1" builtinId="3"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFFF99"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>2956</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>39414</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1025" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="38100" y="10410825"/>
-          <a:ext cx="6934200" cy="2276475"/>
+          <a:off x="38100" y="10700845"/>
+          <a:ext cx="7374649" cy="2088931"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
-          <a:srgbClr val="FFFF00"/>
+          <a:srgbClr val="FFFF99"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-CH" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
@@ -1253,101 +1248,90 @@
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:endParaRPr lang="de-CH" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-CH" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>●  Die Materialausgabe und -rücknahme durch den Werkhof erfolgt nach telefonischer Vereinbarung; </a:t>
-[...14 lines deleted...]
-            <a:t>    </a:t>
+            <a:t>●  Die Materialausgabe und -rücknahme durch den Werkhof erfolgt nach telefonischer Vereinbarung: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-CH" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Tel. 079 458 91 20</a:t>
+            <a:t>079 458 91 20</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-CH" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>. Für die Beanspruchung des Werkhofpersonals ausserhalb der ordentlichen </a:t>
+            <a:t>. </a:t>
           </a:r>
-        </a:p>
-[...3 lines deleted...]
-          </a:pPr>
+          <a:br>
+            <a:rPr lang="de-CH" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+          </a:br>
           <a:r>
             <a:rPr lang="de-CH" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>    Arbeitszeit wird Rechnung gestellt.</a:t>
+            <a:t>    Für die Beanspruchung des Werkhofpersonals ausserhalb der ordentlichen Arbeitszeit wird Rechnung gestellt.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-CH" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>●  Das Material ist gereinigt zurückzugeben (Klammern und Kleber sind zu entfernen). </a:t>
           </a:r>
           <a:br>
             <a:rPr lang="de-CH" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
           </a:br>
@@ -1401,96 +1385,96 @@
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-CH" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>    Fahrzeug und Personal verrechnet.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-CH" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>●  Die Tanzbühne wird in der Regel durch den Werkhof gegen Verrechnung aufgestellt. Ist dies nicht zur </a:t>
+            <a:t>●  Die Tanzbühne wird in der Regel durch den Werkhof gegen Verrechnung aufgestellt. Ist dies nicht zur normalen </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-CH" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>    normalen Arbeitszeit möglich, stellt der Benützer 4 Mann, welche die Bühne unter Anleitung eines </a:t>
+            <a:t>    Arbeitszeit möglich, stellt der Benützer 4 Mann, welche die Bühne unter Anleitung eines Werkhofmitarbeiters </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-CH" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>    Werkhofmitarbeiters aufbauen. Das gleiche gilt für die Demontage. Bei Montage ohne Anleitung durch </a:t>
+            <a:t>    aufbauen. Das gleiche gilt für die Demontage. </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-CH" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>    den Werkhof wird jede Haftung abgelehnt.</a:t>
+            <a:t>    Bei Montage ohne Anleitung durch den Werkhof wird jede Haftung abgelehnt.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-CH" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>●  Auswärtige Benützer bezahlen einen Zuschlag von 150 %.</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
@@ -1623,51 +1607,51 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>Werkhof Bau</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
@@ -1710,51 +1694,51 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>Martin Ryser</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
@@ -1797,66 +1781,66 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
-                <a:t>Marc Haldemann</a:t>
+                <a:t>Vakant</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>87</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>428625</xdr:colOff>
           <xdr:row>88</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
@@ -1884,51 +1868,51 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>Gesuchsteller</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
@@ -1971,51 +1955,51 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>Gesuchsteller</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
@@ -2058,51 +2042,51 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>Werkhof Bau</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
@@ -2145,198 +2129,111 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>Peter Rauber </a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...85 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>65688</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>2266293</xdr:colOff>
+      <xdr:colOff>1827782</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>151320</xdr:rowOff>
+      <xdr:rowOff>59353</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2266293" cy="814786"/>
+          <a:off x="0" y="65688"/>
+          <a:ext cx="1827782" cy="657131"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -2651,4430 +2548,2879 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aarburg.ch/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infrasicherheit@aarburg.ch" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aarburg.ch/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infrasicherheit@aarburg.ch" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G813"/>
+  <dimension ref="A1:G782"/>
   <sheetViews>
-    <sheetView showZeros="0" tabSelected="1" topLeftCell="A22" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="C32" sqref="C32"/>
+    <sheetView showZeros="0" tabSelected="1" topLeftCell="A9" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+      <selection activeCell="A28" sqref="A28:B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="13.5" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="33.19921875" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.19921875" style="2" customWidth="1"/>
     <col min="3" max="3" width="7.5" style="6" customWidth="1"/>
     <col min="4" max="4" width="7.19921875" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.296875" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.19921875" style="7" customWidth="1"/>
     <col min="7" max="7" width="8.19921875" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.765625E-2" style="1" customWidth="1"/>
     <col min="9" max="16384" width="11.19921875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E1" s="55"/>
+      <c r="E1" s="48"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E2" s="55"/>
+      <c r="E2" s="48"/>
       <c r="G2" s="4"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C3" s="3" t="s">
+      <c r="C3" s="3"/>
+      <c r="D3" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="E3" s="55"/>
+      <c r="E3" s="48"/>
       <c r="F3" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="G3" s="4"/>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="D4" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E4" s="48"/>
+      <c r="F4" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="G3" s="4"/>
-[...6 lines deleted...]
-      <c r="F4" s="4" t="s">
+      <c r="G4" s="4"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="D5" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F5" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="G4" s="4"/>
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A6" s="47" t="s">
+      <c r="A6" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="48"/>
-      <c r="C6" s="3" t="s">
+      <c r="B6" s="44"/>
+      <c r="D6" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="E6" s="142"/>
-[...1 lines deleted...]
-      <c r="G6" s="144"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="90"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A7" s="47"/>
-[...1 lines deleted...]
-      <c r="C7" s="49"/>
+      <c r="A7" s="43"/>
+      <c r="B7" s="44"/>
+      <c r="C7" s="45"/>
     </row>
     <row r="8" spans="1:7" s="8" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="58" t="s">
+      <c r="A8" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="59" t="s">
+      <c r="B8" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="C8" s="60"/>
-[...3 lines deleted...]
-      <c r="G8" s="73"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="64"/>
+      <c r="E8" s="65"/>
+      <c r="F8" s="65"/>
+      <c r="G8" s="66"/>
     </row>
     <row r="9" spans="1:7" s="8" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="61" t="s">
+      <c r="A9" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="89" t="s">
+      <c r="B9" s="102" t="s">
         <v>28</v>
       </c>
-      <c r="C9" s="91"/>
-[...3 lines deleted...]
-      <c r="G9" s="77"/>
+      <c r="C9" s="110"/>
+      <c r="D9" s="67"/>
+      <c r="E9" s="68"/>
+      <c r="F9" s="69"/>
+      <c r="G9" s="70"/>
     </row>
     <row r="10" spans="1:7" s="8" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="62"/>
-      <c r="B10" s="92" t="s">
+      <c r="A10" s="55"/>
+      <c r="B10" s="111" t="s">
         <v>29</v>
       </c>
-      <c r="C10" s="93"/>
-[...7 lines deleted...]
-      <c r="B11" s="94" t="s">
+      <c r="C10" s="112"/>
+      <c r="D10" s="67"/>
+      <c r="E10" s="67"/>
+      <c r="F10" s="71"/>
+      <c r="G10" s="72"/>
+    </row>
+    <row r="11" spans="1:7" s="8" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="56"/>
+      <c r="B11" s="113" t="s">
         <v>44</v>
       </c>
-      <c r="C11" s="95"/>
-[...3 lines deleted...]
-      <c r="G11" s="82"/>
+      <c r="C11" s="114"/>
+      <c r="D11" s="73"/>
+      <c r="E11" s="73"/>
+      <c r="F11" s="74"/>
+      <c r="G11" s="75"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A13" s="98" t="s">
+      <c r="A13" s="117" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="100"/>
-      <c r="C13" s="96" t="s">
+      <c r="B13" s="119"/>
+      <c r="C13" s="115" t="s">
         <v>3</v>
       </c>
-      <c r="D13" s="96" t="s">
+      <c r="D13" s="115" t="s">
         <v>4</v>
       </c>
-      <c r="E13" s="96" t="s">
+      <c r="E13" s="115" t="s">
         <v>38</v>
       </c>
-      <c r="F13" s="10" t="s">
+      <c r="F13" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="G13" s="96" t="s">
+      <c r="G13" s="115" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A14" s="99"/>
-[...4 lines deleted...]
-      <c r="F14" s="11" t="s">
+      <c r="A14" s="118"/>
+      <c r="B14" s="120"/>
+      <c r="C14" s="116"/>
+      <c r="D14" s="116"/>
+      <c r="E14" s="116"/>
+      <c r="F14" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="G14" s="97"/>
+      <c r="G14" s="116"/>
     </row>
     <row r="15" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="86" t="s">
+      <c r="A15" s="98" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="87"/>
-      <c r="C15" s="12" t="s">
+      <c r="B15" s="99"/>
+      <c r="C15" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="D15" s="13"/>
-[...1 lines deleted...]
-      <c r="F15" s="67">
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="60">
         <v>10</v>
       </c>
-      <c r="G15" s="68">
+      <c r="G15" s="61">
         <f t="shared" ref="G15:G34" si="0">D15*E15*F15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="102" t="s">
+      <c r="A16" s="98" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="103"/>
-      <c r="C16" s="12" t="s">
+      <c r="B16" s="99"/>
+      <c r="C16" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="D16" s="13"/>
-[...1 lines deleted...]
-      <c r="F16" s="67">
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="60">
         <v>10</v>
       </c>
-      <c r="G16" s="68">
+      <c r="G16" s="61">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="123" t="s">
+      <c r="A17" s="100" t="s">
         <v>56</v>
       </c>
-      <c r="B17" s="124"/>
-      <c r="C17" s="125" t="s">
+      <c r="B17" s="101"/>
+      <c r="C17" s="78" t="s">
         <v>15</v>
       </c>
-      <c r="D17" s="126"/>
-[...1 lines deleted...]
-      <c r="F17" s="127">
+      <c r="D17" s="79"/>
+      <c r="E17" s="79"/>
+      <c r="F17" s="80">
         <v>55</v>
       </c>
-      <c r="G17" s="128">
+      <c r="G17" s="81">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="44" t="s">
+      <c r="A18" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="B18" s="64"/>
-      <c r="C18" s="14" t="s">
+      <c r="B18" s="57"/>
+      <c r="C18" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="D18" s="13"/>
-[...1 lines deleted...]
-      <c r="F18" s="67">
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="60">
         <v>5</v>
       </c>
-      <c r="G18" s="68">
+      <c r="G18" s="61">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="44" t="s">
+      <c r="A19" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="B19" s="64"/>
-      <c r="C19" s="14" t="s">
+      <c r="B19" s="57"/>
+      <c r="C19" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="D19" s="13"/>
-[...1 lines deleted...]
-      <c r="F19" s="67">
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="60">
         <v>5</v>
       </c>
-      <c r="G19" s="68">
+      <c r="G19" s="61">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="44"/>
-[...5 lines deleted...]
-      <c r="G20" s="68"/>
+      <c r="A20" s="40"/>
+      <c r="B20" s="57"/>
+      <c r="C20" s="13"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="60"/>
+      <c r="G20" s="61"/>
     </row>
     <row r="21" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="44" t="s">
+      <c r="A21" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="64"/>
-      <c r="C21" s="14" t="s">
+      <c r="B21" s="57"/>
+      <c r="C21" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="D21" s="13"/>
-[...1 lines deleted...]
-      <c r="F21" s="67">
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="60">
         <v>10</v>
       </c>
-      <c r="G21" s="68">
+      <c r="G21" s="61">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="44" t="s">
+      <c r="A22" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="64"/>
-      <c r="C22" s="14" t="s">
+      <c r="B22" s="57"/>
+      <c r="C22" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="D22" s="13"/>
-[...1 lines deleted...]
-      <c r="F22" s="67">
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="60">
         <v>10</v>
       </c>
-      <c r="G22" s="68">
+      <c r="G22" s="61">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="44" t="s">
+      <c r="A23" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="64"/>
-      <c r="C23" s="14" t="s">
+      <c r="B23" s="57"/>
+      <c r="C23" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="D23" s="13"/>
-[...1 lines deleted...]
-      <c r="F23" s="67">
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="60">
         <v>10</v>
       </c>
-      <c r="G23" s="68">
+      <c r="G23" s="61">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="89" t="s">
+      <c r="A24" s="102" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="90"/>
-      <c r="C24" s="14" t="s">
+      <c r="B24" s="103"/>
+      <c r="C24" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="D24" s="13"/>
-[...1 lines deleted...]
-      <c r="F24" s="67" t="s">
+      <c r="D24" s="12"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="G24" s="67" t="s">
+      <c r="G24" s="60" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="129" t="s">
-[...7 lines deleted...]
-      <c r="G25" s="133"/>
+      <c r="A25" s="104" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25" s="105"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="82"/>
+      <c r="E25" s="82"/>
+      <c r="F25" s="83"/>
+      <c r="G25" s="83"/>
     </row>
     <row r="26" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="86" t="s">
+      <c r="A26" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="B26" s="87"/>
-      <c r="C26" s="14" t="s">
+      <c r="B26" s="99"/>
+      <c r="C26" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="D26" s="13"/>
-[...1 lines deleted...]
-      <c r="F26" s="67">
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="60">
         <v>5</v>
       </c>
-      <c r="G26" s="68">
+      <c r="G26" s="61">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="86" t="s">
+      <c r="A27" s="98" t="s">
         <v>42</v>
       </c>
-      <c r="B27" s="87"/>
-      <c r="C27" s="14" t="s">
+      <c r="B27" s="99"/>
+      <c r="C27" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="D27" s="13"/>
-[...1 lines deleted...]
-      <c r="F27" s="67">
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="60">
         <v>5</v>
       </c>
-      <c r="G27" s="68">
+      <c r="G27" s="61">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="89" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="116" t="s">
+      <c r="A28" s="102" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28" s="103"/>
+      <c r="C28" s="135" t="s">
         <v>39</v>
       </c>
-      <c r="D28" s="88"/>
-[...1 lines deleted...]
-      <c r="F28" s="112">
+      <c r="D28" s="106"/>
+      <c r="E28" s="106"/>
+      <c r="F28" s="129">
         <v>50</v>
       </c>
-      <c r="G28" s="113">
+      <c r="G28" s="131">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="117" t="s">
+      <c r="A29" s="108" t="s">
         <v>45</v>
       </c>
-      <c r="B29" s="118"/>
-[...4 lines deleted...]
-      <c r="G29" s="122"/>
+      <c r="B29" s="109"/>
+      <c r="C29" s="136"/>
+      <c r="D29" s="107"/>
+      <c r="E29" s="107"/>
+      <c r="F29" s="130"/>
+      <c r="G29" s="132"/>
     </row>
     <row r="30" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="129" t="s">
-[...7 lines deleted...]
-      <c r="G30" s="136"/>
+      <c r="A30" s="104" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30" s="105"/>
+      <c r="C30" s="84"/>
+      <c r="D30" s="85"/>
+      <c r="E30" s="85"/>
+      <c r="F30" s="83"/>
+      <c r="G30" s="86"/>
     </row>
     <row r="31" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="123" t="s">
-[...3 lines deleted...]
-      <c r="C31" s="125" t="s">
+      <c r="A31" s="100" t="s">
+        <v>53</v>
+      </c>
+      <c r="B31" s="101"/>
+      <c r="C31" s="78" t="s">
         <v>15</v>
       </c>
-      <c r="D31" s="126"/>
-[...1 lines deleted...]
-      <c r="F31" s="127">
+      <c r="D31" s="79"/>
+      <c r="E31" s="79"/>
+      <c r="F31" s="80">
         <v>55</v>
       </c>
-      <c r="G31" s="128">
+      <c r="G31" s="81">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="123" t="s">
-[...3 lines deleted...]
-      <c r="C32" s="125" t="s">
+      <c r="A32" s="100" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32" s="101"/>
+      <c r="C32" s="78" t="s">
         <v>15</v>
       </c>
-      <c r="D32" s="126"/>
-[...1 lines deleted...]
-      <c r="F32" s="127">
+      <c r="D32" s="79"/>
+      <c r="E32" s="79"/>
+      <c r="F32" s="80">
         <v>100</v>
       </c>
-      <c r="G32" s="128">
+      <c r="G32" s="81">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="137" t="s">
+      <c r="A33" s="98" t="s">
         <v>16</v>
       </c>
-      <c r="B33" s="138"/>
-[...4 lines deleted...]
-      <c r="G33" s="139">
+      <c r="B33" s="99"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="82"/>
+      <c r="E33" s="82"/>
+      <c r="F33" s="83"/>
+      <c r="G33" s="87">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="137" t="s">
+      <c r="A34" s="98" t="s">
         <v>14</v>
       </c>
-      <c r="B34" s="138"/>
-[...4 lines deleted...]
-      <c r="G34" s="139">
+      <c r="B34" s="99"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="82"/>
+      <c r="E34" s="82"/>
+      <c r="F34" s="83"/>
+      <c r="G34" s="87">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="114" t="s">
+      <c r="A35" s="133" t="s">
         <v>17</v>
       </c>
-      <c r="B35" s="115"/>
-[...4 lines deleted...]
-      <c r="G35" s="70"/>
+      <c r="B35" s="134"/>
+      <c r="C35" s="14"/>
+      <c r="D35" s="15"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="62"/>
+      <c r="G35" s="63"/>
     </row>
     <row r="36" spans="1:7" ht="8.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="50"/>
-      <c r="B36" s="48"/>
+      <c r="A36" s="46"/>
+      <c r="B36" s="44"/>
     </row>
     <row r="37" spans="1:7" s="8" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="65" t="s">
+      <c r="A37" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="65" t="s">
+      <c r="B37" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="C37" s="106"/>
-[...1 lines deleted...]
-      <c r="E37" s="66" t="s">
+      <c r="C37" s="123"/>
+      <c r="D37" s="124"/>
+      <c r="E37" s="59" t="s">
         <v>23</v>
       </c>
-      <c r="F37" s="84"/>
-      <c r="G37" s="85"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="77"/>
     </row>
     <row r="38" spans="1:7" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="47"/>
-[...1 lines deleted...]
-      <c r="E38" s="50"/>
+      <c r="A38" s="43"/>
+      <c r="B38" s="44"/>
+      <c r="E38" s="46"/>
     </row>
     <row r="39" spans="1:7" s="8" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="44" t="s">
+      <c r="A39" s="40" t="s">
         <v>55</v>
       </c>
-      <c r="B39" s="44" t="s">
+      <c r="B39" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="C39" s="108"/>
-[...1 lines deleted...]
-      <c r="E39" s="66" t="s">
+      <c r="C39" s="125"/>
+      <c r="D39" s="126"/>
+      <c r="E39" s="59" t="s">
         <v>23</v>
       </c>
-      <c r="F39" s="84"/>
-      <c r="G39" s="85"/>
+      <c r="F39" s="76"/>
+      <c r="G39" s="77"/>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A40" s="17"/>
+      <c r="A40" s="16"/>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A44" s="18"/>
-[...10 lines deleted...]
-      <c r="A67" s="44" t="s">
+      <c r="A44" s="17"/>
+    </row>
+    <row r="66" spans="1:7" s="36" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="95" t="s">
+        <v>57</v>
+      </c>
+      <c r="B66" s="88"/>
+      <c r="C66" s="94"/>
+      <c r="F66" s="39"/>
+    </row>
+    <row r="67" spans="1:7" s="42" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="B67" s="44" t="s">
+      <c r="B67" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="C67" s="110"/>
-[...1 lines deleted...]
-      <c r="E67" s="45" t="s">
+      <c r="C67" s="127"/>
+      <c r="D67" s="128"/>
+      <c r="E67" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="F67" s="104"/>
-[...3 lines deleted...]
-      <c r="A68" s="44" t="s">
+      <c r="F67" s="121"/>
+      <c r="G67" s="122"/>
+    </row>
+    <row r="68" spans="1:7" s="42" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B68" s="44" t="s">
+      <c r="B68" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="C68" s="110"/>
-[...1 lines deleted...]
-      <c r="E68" s="45" t="s">
+      <c r="C68" s="127"/>
+      <c r="D68" s="128"/>
+      <c r="E68" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="F68" s="104"/>
-[...3 lines deleted...]
-      <c r="A69" s="44" t="s">
+      <c r="F68" s="121"/>
+      <c r="G68" s="122"/>
+    </row>
+    <row r="69" spans="1:7" s="42" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="B69" s="52"/>
-[...31 lines deleted...]
-      <c r="A74" s="40" t="s">
+      <c r="B69" s="97"/>
+      <c r="C69" s="92"/>
+      <c r="D69" s="92"/>
+      <c r="E69" s="93"/>
+      <c r="F69" s="93"/>
+      <c r="G69" s="96"/>
+    </row>
+    <row r="70" spans="1:7" s="46" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A70" s="43"/>
+      <c r="B70" s="44"/>
+      <c r="C70" s="45"/>
+      <c r="F70" s="47"/>
+    </row>
+    <row r="71" spans="1:7" s="46" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A71" s="43"/>
+      <c r="B71" s="44"/>
+      <c r="C71" s="45"/>
+      <c r="F71" s="47"/>
+    </row>
+    <row r="72" spans="1:7" s="46" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A72" s="43"/>
+      <c r="B72" s="44"/>
+      <c r="C72" s="45"/>
+      <c r="F72" s="47"/>
+    </row>
+    <row r="73" spans="1:7" s="46" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A73" s="43"/>
+      <c r="B73" s="44"/>
+      <c r="C73" s="45"/>
+      <c r="F73" s="47"/>
+    </row>
+    <row r="74" spans="1:7" s="36" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="91" t="s">
         <v>31</v>
       </c>
-      <c r="B74" s="41"/>
-[...1 lines deleted...]
-      <c r="F74" s="43"/>
+      <c r="B74" s="37"/>
+      <c r="C74" s="38"/>
+      <c r="F74" s="39"/>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A75" s="19"/>
-[...5 lines deleted...]
-      <c r="G75" s="24"/>
+      <c r="A75" s="18"/>
+      <c r="B75" s="19"/>
+      <c r="C75" s="20"/>
+      <c r="D75" s="21"/>
+      <c r="E75" s="21"/>
+      <c r="F75" s="22"/>
+      <c r="G75" s="23"/>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A76" s="25"/>
-[...5 lines deleted...]
-      <c r="G76" s="30"/>
+      <c r="A76" s="24"/>
+      <c r="B76" s="25"/>
+      <c r="C76" s="26"/>
+      <c r="D76" s="27"/>
+      <c r="E76" s="27"/>
+      <c r="F76" s="28"/>
+      <c r="G76" s="29"/>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A77" s="25"/>
-[...5 lines deleted...]
-      <c r="G77" s="30"/>
+      <c r="A77" s="24"/>
+      <c r="B77" s="25"/>
+      <c r="C77" s="26"/>
+      <c r="D77" s="27"/>
+      <c r="E77" s="27"/>
+      <c r="F77" s="28"/>
+      <c r="G77" s="29"/>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A78" s="25"/>
-[...5 lines deleted...]
-      <c r="G78" s="30"/>
+      <c r="A78" s="24"/>
+      <c r="B78" s="25"/>
+      <c r="C78" s="26"/>
+      <c r="D78" s="27"/>
+      <c r="E78" s="27"/>
+      <c r="F78" s="28"/>
+      <c r="G78" s="29"/>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A79" s="25"/>
-[...5 lines deleted...]
-      <c r="G79" s="30"/>
+      <c r="A79" s="24"/>
+      <c r="B79" s="25"/>
+      <c r="C79" s="26"/>
+      <c r="D79" s="27"/>
+      <c r="E79" s="27"/>
+      <c r="F79" s="28"/>
+      <c r="G79" s="29"/>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A80" s="25"/>
-[...5 lines deleted...]
-      <c r="G80" s="30"/>
+      <c r="A80" s="24"/>
+      <c r="B80" s="25"/>
+      <c r="C80" s="26"/>
+      <c r="D80" s="27"/>
+      <c r="E80" s="27"/>
+      <c r="F80" s="28"/>
+      <c r="G80" s="29"/>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A81" s="25"/>
-[...5 lines deleted...]
-      <c r="G81" s="30"/>
+      <c r="A81" s="24"/>
+      <c r="B81" s="25"/>
+      <c r="C81" s="26"/>
+      <c r="D81" s="27"/>
+      <c r="E81" s="27"/>
+      <c r="F81" s="28"/>
+      <c r="G81" s="29"/>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A82" s="31"/>
-[...5 lines deleted...]
-      <c r="G82" s="35"/>
+      <c r="A82" s="30"/>
+      <c r="B82" s="31"/>
+      <c r="C82" s="32"/>
+      <c r="D82" s="32"/>
+      <c r="E82" s="32"/>
+      <c r="F82" s="33"/>
+      <c r="G82" s="34"/>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A83" s="36"/>
-[...5 lines deleted...]
-      <c r="G83" s="38"/>
+      <c r="A83" s="5"/>
+      <c r="C83" s="1"/>
+      <c r="F83" s="35"/>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A84" s="36"/>
-[...5 lines deleted...]
-      <c r="G84" s="38"/>
+      <c r="A84" s="5"/>
+      <c r="C84" s="1"/>
+      <c r="F84" s="35"/>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A85" s="36"/>
-[...5 lines deleted...]
-      <c r="G85" s="38"/>
+      <c r="A85" s="5"/>
+      <c r="C85" s="1"/>
+      <c r="F85" s="35"/>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A86" s="36"/>
-[...5 lines deleted...]
-      <c r="G86" s="38"/>
+      <c r="A86" s="5"/>
+      <c r="C86" s="1"/>
+      <c r="F86" s="35"/>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A87" s="5"/>
-      <c r="B87" s="55"/>
-      <c r="C87" s="56"/>
+      <c r="B87" s="48"/>
+      <c r="C87" s="49"/>
       <c r="D87" s="4"/>
       <c r="E87" s="4"/>
-      <c r="F87" s="57"/>
+      <c r="F87" s="50"/>
       <c r="G87" s="4"/>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A88" s="47" t="s">
+      <c r="A88" s="43" t="s">
         <v>21</v>
       </c>
       <c r="B88" s="4"/>
-      <c r="C88" s="56"/>
+      <c r="C88" s="49"/>
       <c r="D88" s="4"/>
       <c r="E88" s="4"/>
-      <c r="F88" s="57"/>
+      <c r="F88" s="50"/>
       <c r="G88" s="4"/>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B89" s="4"/>
-      <c r="C89" s="56"/>
+      <c r="C89" s="49"/>
       <c r="D89" s="4"/>
       <c r="E89" s="4"/>
-      <c r="F89" s="57"/>
+      <c r="F89" s="50"/>
       <c r="G89" s="4"/>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="B90" s="55"/>
-      <c r="C90" s="56"/>
+      <c r="B90" s="48"/>
+      <c r="C90" s="49"/>
       <c r="D90" s="4"/>
       <c r="E90" s="4"/>
-      <c r="F90" s="57"/>
+      <c r="F90" s="50"/>
       <c r="G90" s="4"/>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A91" s="6"/>
-      <c r="B91" s="55"/>
-      <c r="C91" s="56"/>
+      <c r="B91" s="48"/>
+      <c r="C91" s="49"/>
       <c r="D91" s="4"/>
       <c r="E91" s="4"/>
-      <c r="F91" s="57"/>
+      <c r="F91" s="50"/>
       <c r="G91" s="4"/>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="B92" s="55"/>
-      <c r="C92" s="56"/>
+      <c r="B92" s="48"/>
+      <c r="C92" s="49"/>
       <c r="D92" s="4"/>
       <c r="E92" s="4"/>
-      <c r="F92" s="57"/>
+      <c r="F92" s="50"/>
       <c r="G92" s="4"/>
     </row>
-    <row r="93" spans="1:7" s="38" customFormat="1" x14ac:dyDescent="0.2">
-[...3602 lines deleted...]
-      <c r="F813" s="39"/>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="F93" s="35"/>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="F94" s="35"/>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="F95" s="35"/>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="F96" s="35"/>
+    </row>
+    <row r="97" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F97" s="35"/>
+    </row>
+    <row r="98" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F98" s="35"/>
+    </row>
+    <row r="99" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F99" s="35"/>
+    </row>
+    <row r="100" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F100" s="35"/>
+    </row>
+    <row r="101" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F101" s="35"/>
+    </row>
+    <row r="102" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F102" s="35"/>
+    </row>
+    <row r="103" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F103" s="35"/>
+    </row>
+    <row r="104" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F104" s="35"/>
+    </row>
+    <row r="105" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F105" s="35"/>
+    </row>
+    <row r="106" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F106" s="35"/>
+    </row>
+    <row r="107" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F107" s="35"/>
+    </row>
+    <row r="108" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F108" s="35"/>
+    </row>
+    <row r="109" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F109" s="35"/>
+    </row>
+    <row r="110" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F110" s="35"/>
+    </row>
+    <row r="111" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F111" s="35"/>
+    </row>
+    <row r="112" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F112" s="35"/>
+    </row>
+    <row r="113" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F113" s="35"/>
+    </row>
+    <row r="114" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F114" s="35"/>
+    </row>
+    <row r="115" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F115" s="35"/>
+    </row>
+    <row r="116" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F116" s="35"/>
+    </row>
+    <row r="117" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F117" s="35"/>
+    </row>
+    <row r="118" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F118" s="35"/>
+    </row>
+    <row r="119" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F119" s="35"/>
+    </row>
+    <row r="120" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F120" s="35"/>
+    </row>
+    <row r="121" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F121" s="35"/>
+    </row>
+    <row r="122" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F122" s="35"/>
+    </row>
+    <row r="123" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F123" s="35"/>
+    </row>
+    <row r="124" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F124" s="35"/>
+    </row>
+    <row r="125" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F125" s="35"/>
+    </row>
+    <row r="126" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F126" s="35"/>
+    </row>
+    <row r="127" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F127" s="35"/>
+    </row>
+    <row r="128" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F128" s="35"/>
+    </row>
+    <row r="129" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F129" s="35"/>
+    </row>
+    <row r="130" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F130" s="35"/>
+    </row>
+    <row r="131" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F131" s="35"/>
+    </row>
+    <row r="132" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F132" s="35"/>
+    </row>
+    <row r="133" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F133" s="35"/>
+    </row>
+    <row r="134" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F134" s="35"/>
+    </row>
+    <row r="135" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F135" s="35"/>
+    </row>
+    <row r="136" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F136" s="35"/>
+    </row>
+    <row r="137" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F137" s="35"/>
+    </row>
+    <row r="138" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F138" s="35"/>
+    </row>
+    <row r="139" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F139" s="35"/>
+    </row>
+    <row r="140" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F140" s="35"/>
+    </row>
+    <row r="141" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F141" s="35"/>
+    </row>
+    <row r="142" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F142" s="35"/>
+    </row>
+    <row r="143" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F143" s="35"/>
+    </row>
+    <row r="144" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F144" s="35"/>
+    </row>
+    <row r="145" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F145" s="35"/>
+    </row>
+    <row r="146" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F146" s="35"/>
+    </row>
+    <row r="147" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F147" s="35"/>
+    </row>
+    <row r="148" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F148" s="35"/>
+    </row>
+    <row r="149" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F149" s="35"/>
+    </row>
+    <row r="150" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F150" s="35"/>
+    </row>
+    <row r="151" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F151" s="35"/>
+    </row>
+    <row r="152" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F152" s="35"/>
+    </row>
+    <row r="153" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F153" s="35"/>
+    </row>
+    <row r="154" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F154" s="35"/>
+    </row>
+    <row r="155" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F155" s="35"/>
+    </row>
+    <row r="156" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F156" s="35"/>
+    </row>
+    <row r="157" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F157" s="35"/>
+    </row>
+    <row r="158" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F158" s="35"/>
+    </row>
+    <row r="159" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F159" s="35"/>
+    </row>
+    <row r="160" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F160" s="35"/>
+    </row>
+    <row r="161" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F161" s="35"/>
+    </row>
+    <row r="162" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F162" s="35"/>
+    </row>
+    <row r="163" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F163" s="35"/>
+    </row>
+    <row r="164" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F164" s="35"/>
+    </row>
+    <row r="165" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F165" s="35"/>
+    </row>
+    <row r="166" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F166" s="35"/>
+    </row>
+    <row r="167" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F167" s="35"/>
+    </row>
+    <row r="168" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F168" s="35"/>
+    </row>
+    <row r="169" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F169" s="35"/>
+    </row>
+    <row r="170" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F170" s="35"/>
+    </row>
+    <row r="171" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F171" s="35"/>
+    </row>
+    <row r="172" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F172" s="35"/>
+    </row>
+    <row r="173" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F173" s="35"/>
+    </row>
+    <row r="174" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F174" s="35"/>
+    </row>
+    <row r="175" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F175" s="35"/>
+    </row>
+    <row r="176" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F176" s="35"/>
+    </row>
+    <row r="177" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F177" s="35"/>
+    </row>
+    <row r="178" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F178" s="35"/>
+    </row>
+    <row r="179" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F179" s="35"/>
+    </row>
+    <row r="180" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F180" s="35"/>
+    </row>
+    <row r="181" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F181" s="35"/>
+    </row>
+    <row r="182" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F182" s="35"/>
+    </row>
+    <row r="183" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F183" s="35"/>
+    </row>
+    <row r="184" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F184" s="35"/>
+    </row>
+    <row r="185" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F185" s="35"/>
+    </row>
+    <row r="186" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F186" s="35"/>
+    </row>
+    <row r="187" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F187" s="35"/>
+    </row>
+    <row r="188" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F188" s="35"/>
+    </row>
+    <row r="189" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F189" s="35"/>
+    </row>
+    <row r="190" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F190" s="35"/>
+    </row>
+    <row r="191" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F191" s="35"/>
+    </row>
+    <row r="192" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F192" s="35"/>
+    </row>
+    <row r="193" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F193" s="35"/>
+    </row>
+    <row r="194" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F194" s="35"/>
+    </row>
+    <row r="195" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F195" s="35"/>
+    </row>
+    <row r="196" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F196" s="35"/>
+    </row>
+    <row r="197" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F197" s="35"/>
+    </row>
+    <row r="198" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F198" s="35"/>
+    </row>
+    <row r="199" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F199" s="35"/>
+    </row>
+    <row r="200" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F200" s="35"/>
+    </row>
+    <row r="201" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F201" s="35"/>
+    </row>
+    <row r="202" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F202" s="35"/>
+    </row>
+    <row r="203" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F203" s="35"/>
+    </row>
+    <row r="204" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F204" s="35"/>
+    </row>
+    <row r="205" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F205" s="35"/>
+    </row>
+    <row r="206" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F206" s="35"/>
+    </row>
+    <row r="207" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F207" s="35"/>
+    </row>
+    <row r="208" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F208" s="35"/>
+    </row>
+    <row r="209" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F209" s="35"/>
+    </row>
+    <row r="210" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F210" s="35"/>
+    </row>
+    <row r="211" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F211" s="35"/>
+    </row>
+    <row r="212" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F212" s="35"/>
+    </row>
+    <row r="213" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F213" s="35"/>
+    </row>
+    <row r="214" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F214" s="35"/>
+    </row>
+    <row r="215" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F215" s="35"/>
+    </row>
+    <row r="216" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F216" s="35"/>
+    </row>
+    <row r="217" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F217" s="35"/>
+    </row>
+    <row r="218" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F218" s="35"/>
+    </row>
+    <row r="219" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F219" s="35"/>
+    </row>
+    <row r="220" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F220" s="35"/>
+    </row>
+    <row r="221" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F221" s="35"/>
+    </row>
+    <row r="222" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F222" s="35"/>
+    </row>
+    <row r="223" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F223" s="35"/>
+    </row>
+    <row r="224" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F224" s="35"/>
+    </row>
+    <row r="225" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F225" s="35"/>
+    </row>
+    <row r="226" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F226" s="35"/>
+    </row>
+    <row r="227" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F227" s="35"/>
+    </row>
+    <row r="228" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F228" s="35"/>
+    </row>
+    <row r="229" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F229" s="35"/>
+    </row>
+    <row r="230" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F230" s="35"/>
+    </row>
+    <row r="231" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F231" s="35"/>
+    </row>
+    <row r="232" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F232" s="35"/>
+    </row>
+    <row r="233" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F233" s="35"/>
+    </row>
+    <row r="234" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F234" s="35"/>
+    </row>
+    <row r="235" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F235" s="35"/>
+    </row>
+    <row r="236" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F236" s="35"/>
+    </row>
+    <row r="237" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F237" s="35"/>
+    </row>
+    <row r="238" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F238" s="35"/>
+    </row>
+    <row r="239" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F239" s="35"/>
+    </row>
+    <row r="240" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F240" s="35"/>
+    </row>
+    <row r="241" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F241" s="35"/>
+    </row>
+    <row r="242" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F242" s="35"/>
+    </row>
+    <row r="243" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F243" s="35"/>
+    </row>
+    <row r="244" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F244" s="35"/>
+    </row>
+    <row r="245" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F245" s="35"/>
+    </row>
+    <row r="246" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F246" s="35"/>
+    </row>
+    <row r="247" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F247" s="35"/>
+    </row>
+    <row r="248" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F248" s="35"/>
+    </row>
+    <row r="249" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F249" s="35"/>
+    </row>
+    <row r="250" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F250" s="35"/>
+    </row>
+    <row r="251" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F251" s="35"/>
+    </row>
+    <row r="252" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F252" s="35"/>
+    </row>
+    <row r="253" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F253" s="35"/>
+    </row>
+    <row r="254" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F254" s="35"/>
+    </row>
+    <row r="255" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F255" s="35"/>
+    </row>
+    <row r="256" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F256" s="35"/>
+    </row>
+    <row r="257" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F257" s="35"/>
+    </row>
+    <row r="258" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F258" s="35"/>
+    </row>
+    <row r="259" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F259" s="35"/>
+    </row>
+    <row r="260" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F260" s="35"/>
+    </row>
+    <row r="261" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F261" s="35"/>
+    </row>
+    <row r="262" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F262" s="35"/>
+    </row>
+    <row r="263" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F263" s="35"/>
+    </row>
+    <row r="264" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F264" s="35"/>
+    </row>
+    <row r="265" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F265" s="35"/>
+    </row>
+    <row r="266" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F266" s="35"/>
+    </row>
+    <row r="267" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F267" s="35"/>
+    </row>
+    <row r="268" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F268" s="35"/>
+    </row>
+    <row r="269" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F269" s="35"/>
+    </row>
+    <row r="270" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F270" s="35"/>
+    </row>
+    <row r="271" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F271" s="35"/>
+    </row>
+    <row r="272" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F272" s="35"/>
+    </row>
+    <row r="273" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F273" s="35"/>
+    </row>
+    <row r="274" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F274" s="35"/>
+    </row>
+    <row r="275" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F275" s="35"/>
+    </row>
+    <row r="276" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F276" s="35"/>
+    </row>
+    <row r="277" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F277" s="35"/>
+    </row>
+    <row r="278" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F278" s="35"/>
+    </row>
+    <row r="279" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F279" s="35"/>
+    </row>
+    <row r="280" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F280" s="35"/>
+    </row>
+    <row r="281" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F281" s="35"/>
+    </row>
+    <row r="282" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F282" s="35"/>
+    </row>
+    <row r="283" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F283" s="35"/>
+    </row>
+    <row r="284" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F284" s="35"/>
+    </row>
+    <row r="285" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F285" s="35"/>
+    </row>
+    <row r="286" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F286" s="35"/>
+    </row>
+    <row r="287" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F287" s="35"/>
+    </row>
+    <row r="288" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F288" s="35"/>
+    </row>
+    <row r="289" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F289" s="35"/>
+    </row>
+    <row r="290" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F290" s="35"/>
+    </row>
+    <row r="291" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F291" s="35"/>
+    </row>
+    <row r="292" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F292" s="35"/>
+    </row>
+    <row r="293" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F293" s="35"/>
+    </row>
+    <row r="294" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F294" s="35"/>
+    </row>
+    <row r="295" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F295" s="35"/>
+    </row>
+    <row r="296" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F296" s="35"/>
+    </row>
+    <row r="297" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F297" s="35"/>
+    </row>
+    <row r="298" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F298" s="35"/>
+    </row>
+    <row r="299" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F299" s="35"/>
+    </row>
+    <row r="300" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F300" s="35"/>
+    </row>
+    <row r="301" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F301" s="35"/>
+    </row>
+    <row r="302" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F302" s="35"/>
+    </row>
+    <row r="303" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F303" s="35"/>
+    </row>
+    <row r="304" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F304" s="35"/>
+    </row>
+    <row r="305" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F305" s="35"/>
+    </row>
+    <row r="306" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F306" s="35"/>
+    </row>
+    <row r="307" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F307" s="35"/>
+    </row>
+    <row r="308" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F308" s="35"/>
+    </row>
+    <row r="309" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F309" s="35"/>
+    </row>
+    <row r="310" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F310" s="35"/>
+    </row>
+    <row r="311" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F311" s="35"/>
+    </row>
+    <row r="312" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F312" s="35"/>
+    </row>
+    <row r="313" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F313" s="35"/>
+    </row>
+    <row r="314" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F314" s="35"/>
+    </row>
+    <row r="315" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F315" s="35"/>
+    </row>
+    <row r="316" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F316" s="35"/>
+    </row>
+    <row r="317" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F317" s="35"/>
+    </row>
+    <row r="318" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F318" s="35"/>
+    </row>
+    <row r="319" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F319" s="35"/>
+    </row>
+    <row r="320" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F320" s="35"/>
+    </row>
+    <row r="321" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F321" s="35"/>
+    </row>
+    <row r="322" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F322" s="35"/>
+    </row>
+    <row r="323" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F323" s="35"/>
+    </row>
+    <row r="324" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F324" s="35"/>
+    </row>
+    <row r="325" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F325" s="35"/>
+    </row>
+    <row r="326" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F326" s="35"/>
+    </row>
+    <row r="327" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F327" s="35"/>
+    </row>
+    <row r="328" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F328" s="35"/>
+    </row>
+    <row r="329" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F329" s="35"/>
+    </row>
+    <row r="330" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F330" s="35"/>
+    </row>
+    <row r="331" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F331" s="35"/>
+    </row>
+    <row r="332" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F332" s="35"/>
+    </row>
+    <row r="333" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F333" s="35"/>
+    </row>
+    <row r="334" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F334" s="35"/>
+    </row>
+    <row r="335" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F335" s="35"/>
+    </row>
+    <row r="336" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F336" s="35"/>
+    </row>
+    <row r="337" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F337" s="35"/>
+    </row>
+    <row r="338" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F338" s="35"/>
+    </row>
+    <row r="339" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F339" s="35"/>
+    </row>
+    <row r="340" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F340" s="35"/>
+    </row>
+    <row r="341" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F341" s="35"/>
+    </row>
+    <row r="342" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F342" s="35"/>
+    </row>
+    <row r="343" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F343" s="35"/>
+    </row>
+    <row r="344" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F344" s="35"/>
+    </row>
+    <row r="345" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F345" s="35"/>
+    </row>
+    <row r="346" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F346" s="35"/>
+    </row>
+    <row r="347" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F347" s="35"/>
+    </row>
+    <row r="348" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F348" s="35"/>
+    </row>
+    <row r="349" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F349" s="35"/>
+    </row>
+    <row r="350" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F350" s="35"/>
+    </row>
+    <row r="351" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F351" s="35"/>
+    </row>
+    <row r="352" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F352" s="35"/>
+    </row>
+    <row r="353" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F353" s="35"/>
+    </row>
+    <row r="354" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F354" s="35"/>
+    </row>
+    <row r="355" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F355" s="35"/>
+    </row>
+    <row r="356" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F356" s="35"/>
+    </row>
+    <row r="357" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F357" s="35"/>
+    </row>
+    <row r="358" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F358" s="35"/>
+    </row>
+    <row r="359" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F359" s="35"/>
+    </row>
+    <row r="360" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F360" s="35"/>
+    </row>
+    <row r="361" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F361" s="35"/>
+    </row>
+    <row r="362" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F362" s="35"/>
+    </row>
+    <row r="363" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F363" s="35"/>
+    </row>
+    <row r="364" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F364" s="35"/>
+    </row>
+    <row r="365" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F365" s="35"/>
+    </row>
+    <row r="366" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F366" s="35"/>
+    </row>
+    <row r="367" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F367" s="35"/>
+    </row>
+    <row r="368" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F368" s="35"/>
+    </row>
+    <row r="369" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F369" s="35"/>
+    </row>
+    <row r="370" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F370" s="35"/>
+    </row>
+    <row r="371" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F371" s="35"/>
+    </row>
+    <row r="372" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F372" s="35"/>
+    </row>
+    <row r="373" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F373" s="35"/>
+    </row>
+    <row r="374" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F374" s="35"/>
+    </row>
+    <row r="375" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F375" s="35"/>
+    </row>
+    <row r="376" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F376" s="35"/>
+    </row>
+    <row r="377" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F377" s="35"/>
+    </row>
+    <row r="378" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F378" s="35"/>
+    </row>
+    <row r="379" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F379" s="35"/>
+    </row>
+    <row r="380" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F380" s="35"/>
+    </row>
+    <row r="381" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F381" s="35"/>
+    </row>
+    <row r="382" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F382" s="35"/>
+    </row>
+    <row r="383" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F383" s="35"/>
+    </row>
+    <row r="384" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F384" s="35"/>
+    </row>
+    <row r="385" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F385" s="35"/>
+    </row>
+    <row r="386" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F386" s="35"/>
+    </row>
+    <row r="387" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F387" s="35"/>
+    </row>
+    <row r="388" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F388" s="35"/>
+    </row>
+    <row r="389" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F389" s="35"/>
+    </row>
+    <row r="390" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F390" s="35"/>
+    </row>
+    <row r="391" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F391" s="35"/>
+    </row>
+    <row r="392" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F392" s="35"/>
+    </row>
+    <row r="393" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F393" s="35"/>
+    </row>
+    <row r="394" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F394" s="35"/>
+    </row>
+    <row r="395" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F395" s="35"/>
+    </row>
+    <row r="396" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F396" s="35"/>
+    </row>
+    <row r="397" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F397" s="35"/>
+    </row>
+    <row r="398" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F398" s="35"/>
+    </row>
+    <row r="399" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F399" s="35"/>
+    </row>
+    <row r="400" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F400" s="35"/>
+    </row>
+    <row r="401" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F401" s="35"/>
+    </row>
+    <row r="402" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F402" s="35"/>
+    </row>
+    <row r="403" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F403" s="35"/>
+    </row>
+    <row r="404" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F404" s="35"/>
+    </row>
+    <row r="405" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F405" s="35"/>
+    </row>
+    <row r="406" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F406" s="35"/>
+    </row>
+    <row r="407" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F407" s="35"/>
+    </row>
+    <row r="408" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F408" s="35"/>
+    </row>
+    <row r="409" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F409" s="35"/>
+    </row>
+    <row r="410" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F410" s="35"/>
+    </row>
+    <row r="411" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F411" s="35"/>
+    </row>
+    <row r="412" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F412" s="35"/>
+    </row>
+    <row r="413" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F413" s="35"/>
+    </row>
+    <row r="414" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F414" s="35"/>
+    </row>
+    <row r="415" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F415" s="35"/>
+    </row>
+    <row r="416" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F416" s="35"/>
+    </row>
+    <row r="417" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F417" s="35"/>
+    </row>
+    <row r="418" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F418" s="35"/>
+    </row>
+    <row r="419" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F419" s="35"/>
+    </row>
+    <row r="420" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F420" s="35"/>
+    </row>
+    <row r="421" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F421" s="35"/>
+    </row>
+    <row r="422" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F422" s="35"/>
+    </row>
+    <row r="423" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F423" s="35"/>
+    </row>
+    <row r="424" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F424" s="35"/>
+    </row>
+    <row r="425" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F425" s="35"/>
+    </row>
+    <row r="426" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F426" s="35"/>
+    </row>
+    <row r="427" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F427" s="35"/>
+    </row>
+    <row r="428" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F428" s="35"/>
+    </row>
+    <row r="429" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F429" s="35"/>
+    </row>
+    <row r="430" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F430" s="35"/>
+    </row>
+    <row r="431" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F431" s="35"/>
+    </row>
+    <row r="432" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F432" s="35"/>
+    </row>
+    <row r="433" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F433" s="35"/>
+    </row>
+    <row r="434" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F434" s="35"/>
+    </row>
+    <row r="435" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F435" s="35"/>
+    </row>
+    <row r="436" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F436" s="35"/>
+    </row>
+    <row r="437" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F437" s="35"/>
+    </row>
+    <row r="438" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F438" s="35"/>
+    </row>
+    <row r="439" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F439" s="35"/>
+    </row>
+    <row r="440" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F440" s="35"/>
+    </row>
+    <row r="441" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F441" s="35"/>
+    </row>
+    <row r="442" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F442" s="35"/>
+    </row>
+    <row r="443" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F443" s="35"/>
+    </row>
+    <row r="444" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F444" s="35"/>
+    </row>
+    <row r="445" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F445" s="35"/>
+    </row>
+    <row r="446" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F446" s="35"/>
+    </row>
+    <row r="447" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F447" s="35"/>
+    </row>
+    <row r="448" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F448" s="35"/>
+    </row>
+    <row r="449" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F449" s="35"/>
+    </row>
+    <row r="450" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F450" s="35"/>
+    </row>
+    <row r="451" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F451" s="35"/>
+    </row>
+    <row r="452" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F452" s="35"/>
+    </row>
+    <row r="453" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F453" s="35"/>
+    </row>
+    <row r="454" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F454" s="35"/>
+    </row>
+    <row r="455" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F455" s="35"/>
+    </row>
+    <row r="456" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F456" s="35"/>
+    </row>
+    <row r="457" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F457" s="35"/>
+    </row>
+    <row r="458" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F458" s="35"/>
+    </row>
+    <row r="459" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F459" s="35"/>
+    </row>
+    <row r="460" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F460" s="35"/>
+    </row>
+    <row r="461" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F461" s="35"/>
+    </row>
+    <row r="462" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F462" s="35"/>
+    </row>
+    <row r="463" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F463" s="35"/>
+    </row>
+    <row r="464" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F464" s="35"/>
+    </row>
+    <row r="465" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F465" s="35"/>
+    </row>
+    <row r="466" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F466" s="35"/>
+    </row>
+    <row r="467" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F467" s="35"/>
+    </row>
+    <row r="468" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F468" s="35"/>
+    </row>
+    <row r="469" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F469" s="35"/>
+    </row>
+    <row r="470" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F470" s="35"/>
+    </row>
+    <row r="471" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F471" s="35"/>
+    </row>
+    <row r="472" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F472" s="35"/>
+    </row>
+    <row r="473" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F473" s="35"/>
+    </row>
+    <row r="474" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F474" s="35"/>
+    </row>
+    <row r="475" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F475" s="35"/>
+    </row>
+    <row r="476" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F476" s="35"/>
+    </row>
+    <row r="477" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F477" s="35"/>
+    </row>
+    <row r="478" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F478" s="35"/>
+    </row>
+    <row r="479" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F479" s="35"/>
+    </row>
+    <row r="480" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F480" s="35"/>
+    </row>
+    <row r="481" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F481" s="35"/>
+    </row>
+    <row r="482" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F482" s="35"/>
+    </row>
+    <row r="483" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F483" s="35"/>
+    </row>
+    <row r="484" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F484" s="35"/>
+    </row>
+    <row r="485" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F485" s="35"/>
+    </row>
+    <row r="486" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F486" s="35"/>
+    </row>
+    <row r="487" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F487" s="35"/>
+    </row>
+    <row r="488" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F488" s="35"/>
+    </row>
+    <row r="489" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F489" s="35"/>
+    </row>
+    <row r="490" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F490" s="35"/>
+    </row>
+    <row r="491" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F491" s="35"/>
+    </row>
+    <row r="492" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F492" s="35"/>
+    </row>
+    <row r="493" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F493" s="35"/>
+    </row>
+    <row r="494" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F494" s="35"/>
+    </row>
+    <row r="495" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F495" s="35"/>
+    </row>
+    <row r="496" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F496" s="35"/>
+    </row>
+    <row r="497" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F497" s="35"/>
+    </row>
+    <row r="498" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F498" s="35"/>
+    </row>
+    <row r="499" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F499" s="35"/>
+    </row>
+    <row r="500" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F500" s="35"/>
+    </row>
+    <row r="501" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F501" s="35"/>
+    </row>
+    <row r="502" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F502" s="35"/>
+    </row>
+    <row r="503" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F503" s="35"/>
+    </row>
+    <row r="504" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F504" s="35"/>
+    </row>
+    <row r="505" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F505" s="35"/>
+    </row>
+    <row r="506" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F506" s="35"/>
+    </row>
+    <row r="507" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F507" s="35"/>
+    </row>
+    <row r="508" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F508" s="35"/>
+    </row>
+    <row r="509" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F509" s="35"/>
+    </row>
+    <row r="510" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F510" s="35"/>
+    </row>
+    <row r="511" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F511" s="35"/>
+    </row>
+    <row r="512" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F512" s="35"/>
+    </row>
+    <row r="513" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F513" s="35"/>
+    </row>
+    <row r="514" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F514" s="35"/>
+    </row>
+    <row r="515" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F515" s="35"/>
+    </row>
+    <row r="516" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F516" s="35"/>
+    </row>
+    <row r="517" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F517" s="35"/>
+    </row>
+    <row r="518" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F518" s="35"/>
+    </row>
+    <row r="519" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F519" s="35"/>
+    </row>
+    <row r="520" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F520" s="35"/>
+    </row>
+    <row r="521" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F521" s="35"/>
+    </row>
+    <row r="522" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F522" s="35"/>
+    </row>
+    <row r="523" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F523" s="35"/>
+    </row>
+    <row r="524" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F524" s="35"/>
+    </row>
+    <row r="525" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F525" s="35"/>
+    </row>
+    <row r="526" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F526" s="35"/>
+    </row>
+    <row r="527" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F527" s="35"/>
+    </row>
+    <row r="528" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F528" s="35"/>
+    </row>
+    <row r="529" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F529" s="35"/>
+    </row>
+    <row r="530" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F530" s="35"/>
+    </row>
+    <row r="531" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F531" s="35"/>
+    </row>
+    <row r="532" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F532" s="35"/>
+    </row>
+    <row r="533" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F533" s="35"/>
+    </row>
+    <row r="534" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F534" s="35"/>
+    </row>
+    <row r="535" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F535" s="35"/>
+    </row>
+    <row r="536" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F536" s="35"/>
+    </row>
+    <row r="537" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F537" s="35"/>
+    </row>
+    <row r="538" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F538" s="35"/>
+    </row>
+    <row r="539" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F539" s="35"/>
+    </row>
+    <row r="540" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F540" s="35"/>
+    </row>
+    <row r="541" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F541" s="35"/>
+    </row>
+    <row r="542" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F542" s="35"/>
+    </row>
+    <row r="543" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F543" s="35"/>
+    </row>
+    <row r="544" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F544" s="35"/>
+    </row>
+    <row r="545" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F545" s="35"/>
+    </row>
+    <row r="546" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F546" s="35"/>
+    </row>
+    <row r="547" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F547" s="35"/>
+    </row>
+    <row r="548" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F548" s="35"/>
+    </row>
+    <row r="549" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F549" s="35"/>
+    </row>
+    <row r="550" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F550" s="35"/>
+    </row>
+    <row r="551" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F551" s="35"/>
+    </row>
+    <row r="552" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F552" s="35"/>
+    </row>
+    <row r="553" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F553" s="35"/>
+    </row>
+    <row r="554" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F554" s="35"/>
+    </row>
+    <row r="555" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F555" s="35"/>
+    </row>
+    <row r="556" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F556" s="35"/>
+    </row>
+    <row r="557" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F557" s="35"/>
+    </row>
+    <row r="558" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F558" s="35"/>
+    </row>
+    <row r="559" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F559" s="35"/>
+    </row>
+    <row r="560" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F560" s="35"/>
+    </row>
+    <row r="561" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F561" s="35"/>
+    </row>
+    <row r="562" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F562" s="35"/>
+    </row>
+    <row r="563" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F563" s="35"/>
+    </row>
+    <row r="564" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F564" s="35"/>
+    </row>
+    <row r="565" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F565" s="35"/>
+    </row>
+    <row r="566" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F566" s="35"/>
+    </row>
+    <row r="567" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F567" s="35"/>
+    </row>
+    <row r="568" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F568" s="35"/>
+    </row>
+    <row r="569" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F569" s="35"/>
+    </row>
+    <row r="570" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F570" s="35"/>
+    </row>
+    <row r="571" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F571" s="35"/>
+    </row>
+    <row r="572" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F572" s="35"/>
+    </row>
+    <row r="573" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F573" s="35"/>
+    </row>
+    <row r="574" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F574" s="35"/>
+    </row>
+    <row r="575" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F575" s="35"/>
+    </row>
+    <row r="576" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F576" s="35"/>
+    </row>
+    <row r="577" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F577" s="35"/>
+    </row>
+    <row r="578" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F578" s="35"/>
+    </row>
+    <row r="579" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F579" s="35"/>
+    </row>
+    <row r="580" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F580" s="35"/>
+    </row>
+    <row r="581" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F581" s="35"/>
+    </row>
+    <row r="582" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F582" s="35"/>
+    </row>
+    <row r="583" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F583" s="35"/>
+    </row>
+    <row r="584" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F584" s="35"/>
+    </row>
+    <row r="585" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F585" s="35"/>
+    </row>
+    <row r="586" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F586" s="35"/>
+    </row>
+    <row r="587" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F587" s="35"/>
+    </row>
+    <row r="588" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F588" s="35"/>
+    </row>
+    <row r="589" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F589" s="35"/>
+    </row>
+    <row r="590" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F590" s="35"/>
+    </row>
+    <row r="591" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F591" s="35"/>
+    </row>
+    <row r="592" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F592" s="35"/>
+    </row>
+    <row r="593" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F593" s="35"/>
+    </row>
+    <row r="594" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F594" s="35"/>
+    </row>
+    <row r="595" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F595" s="35"/>
+    </row>
+    <row r="596" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F596" s="35"/>
+    </row>
+    <row r="597" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F597" s="35"/>
+    </row>
+    <row r="598" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F598" s="35"/>
+    </row>
+    <row r="599" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F599" s="35"/>
+    </row>
+    <row r="600" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F600" s="35"/>
+    </row>
+    <row r="601" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F601" s="35"/>
+    </row>
+    <row r="602" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F602" s="35"/>
+    </row>
+    <row r="603" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F603" s="35"/>
+    </row>
+    <row r="604" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F604" s="35"/>
+    </row>
+    <row r="605" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F605" s="35"/>
+    </row>
+    <row r="606" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F606" s="35"/>
+    </row>
+    <row r="607" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F607" s="35"/>
+    </row>
+    <row r="608" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F608" s="35"/>
+    </row>
+    <row r="609" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F609" s="35"/>
+    </row>
+    <row r="610" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F610" s="35"/>
+    </row>
+    <row r="611" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F611" s="35"/>
+    </row>
+    <row r="612" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F612" s="35"/>
+    </row>
+    <row r="613" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F613" s="35"/>
+    </row>
+    <row r="614" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F614" s="35"/>
+    </row>
+    <row r="615" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F615" s="35"/>
+    </row>
+    <row r="616" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F616" s="35"/>
+    </row>
+    <row r="617" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F617" s="35"/>
+    </row>
+    <row r="618" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F618" s="35"/>
+    </row>
+    <row r="619" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F619" s="35"/>
+    </row>
+    <row r="620" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F620" s="35"/>
+    </row>
+    <row r="621" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F621" s="35"/>
+    </row>
+    <row r="622" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F622" s="35"/>
+    </row>
+    <row r="623" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F623" s="35"/>
+    </row>
+    <row r="624" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F624" s="35"/>
+    </row>
+    <row r="625" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F625" s="35"/>
+    </row>
+    <row r="626" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F626" s="35"/>
+    </row>
+    <row r="627" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F627" s="35"/>
+    </row>
+    <row r="628" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F628" s="35"/>
+    </row>
+    <row r="629" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F629" s="35"/>
+    </row>
+    <row r="630" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F630" s="35"/>
+    </row>
+    <row r="631" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F631" s="35"/>
+    </row>
+    <row r="632" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F632" s="35"/>
+    </row>
+    <row r="633" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F633" s="35"/>
+    </row>
+    <row r="634" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F634" s="35"/>
+    </row>
+    <row r="635" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F635" s="35"/>
+    </row>
+    <row r="636" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F636" s="35"/>
+    </row>
+    <row r="637" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F637" s="35"/>
+    </row>
+    <row r="638" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F638" s="35"/>
+    </row>
+    <row r="639" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F639" s="35"/>
+    </row>
+    <row r="640" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F640" s="35"/>
+    </row>
+    <row r="641" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F641" s="35"/>
+    </row>
+    <row r="642" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F642" s="35"/>
+    </row>
+    <row r="643" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F643" s="35"/>
+    </row>
+    <row r="644" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F644" s="35"/>
+    </row>
+    <row r="645" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F645" s="35"/>
+    </row>
+    <row r="646" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F646" s="35"/>
+    </row>
+    <row r="647" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F647" s="35"/>
+    </row>
+    <row r="648" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F648" s="35"/>
+    </row>
+    <row r="649" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F649" s="35"/>
+    </row>
+    <row r="650" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F650" s="35"/>
+    </row>
+    <row r="651" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F651" s="35"/>
+    </row>
+    <row r="652" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F652" s="35"/>
+    </row>
+    <row r="653" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F653" s="35"/>
+    </row>
+    <row r="654" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F654" s="35"/>
+    </row>
+    <row r="655" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F655" s="35"/>
+    </row>
+    <row r="656" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F656" s="35"/>
+    </row>
+    <row r="657" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F657" s="35"/>
+    </row>
+    <row r="658" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F658" s="35"/>
+    </row>
+    <row r="659" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F659" s="35"/>
+    </row>
+    <row r="660" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F660" s="35"/>
+    </row>
+    <row r="661" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F661" s="35"/>
+    </row>
+    <row r="662" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F662" s="35"/>
+    </row>
+    <row r="663" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F663" s="35"/>
+    </row>
+    <row r="664" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F664" s="35"/>
+    </row>
+    <row r="665" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F665" s="35"/>
+    </row>
+    <row r="666" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F666" s="35"/>
+    </row>
+    <row r="667" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F667" s="35"/>
+    </row>
+    <row r="668" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F668" s="35"/>
+    </row>
+    <row r="669" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F669" s="35"/>
+    </row>
+    <row r="670" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F670" s="35"/>
+    </row>
+    <row r="671" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F671" s="35"/>
+    </row>
+    <row r="672" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F672" s="35"/>
+    </row>
+    <row r="673" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F673" s="35"/>
+    </row>
+    <row r="674" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F674" s="35"/>
+    </row>
+    <row r="675" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F675" s="35"/>
+    </row>
+    <row r="676" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F676" s="35"/>
+    </row>
+    <row r="677" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F677" s="35"/>
+    </row>
+    <row r="678" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F678" s="35"/>
+    </row>
+    <row r="679" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F679" s="35"/>
+    </row>
+    <row r="680" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F680" s="35"/>
+    </row>
+    <row r="681" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F681" s="35"/>
+    </row>
+    <row r="682" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F682" s="35"/>
+    </row>
+    <row r="683" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F683" s="35"/>
+    </row>
+    <row r="684" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F684" s="35"/>
+    </row>
+    <row r="685" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F685" s="35"/>
+    </row>
+    <row r="686" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F686" s="35"/>
+    </row>
+    <row r="687" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F687" s="35"/>
+    </row>
+    <row r="688" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F688" s="35"/>
+    </row>
+    <row r="689" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F689" s="35"/>
+    </row>
+    <row r="690" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F690" s="35"/>
+    </row>
+    <row r="691" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F691" s="35"/>
+    </row>
+    <row r="692" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F692" s="35"/>
+    </row>
+    <row r="693" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F693" s="35"/>
+    </row>
+    <row r="694" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F694" s="35"/>
+    </row>
+    <row r="695" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F695" s="35"/>
+    </row>
+    <row r="696" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F696" s="35"/>
+    </row>
+    <row r="697" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F697" s="35"/>
+    </row>
+    <row r="698" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F698" s="35"/>
+    </row>
+    <row r="699" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F699" s="35"/>
+    </row>
+    <row r="700" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F700" s="35"/>
+    </row>
+    <row r="701" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F701" s="35"/>
+    </row>
+    <row r="702" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F702" s="35"/>
+    </row>
+    <row r="703" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F703" s="35"/>
+    </row>
+    <row r="704" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F704" s="35"/>
+    </row>
+    <row r="705" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F705" s="35"/>
+    </row>
+    <row r="706" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F706" s="35"/>
+    </row>
+    <row r="707" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F707" s="35"/>
+    </row>
+    <row r="708" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F708" s="35"/>
+    </row>
+    <row r="709" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F709" s="35"/>
+    </row>
+    <row r="710" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F710" s="35"/>
+    </row>
+    <row r="711" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F711" s="35"/>
+    </row>
+    <row r="712" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F712" s="35"/>
+    </row>
+    <row r="713" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F713" s="35"/>
+    </row>
+    <row r="714" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F714" s="35"/>
+    </row>
+    <row r="715" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F715" s="35"/>
+    </row>
+    <row r="716" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F716" s="35"/>
+    </row>
+    <row r="717" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F717" s="35"/>
+    </row>
+    <row r="718" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F718" s="35"/>
+    </row>
+    <row r="719" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F719" s="35"/>
+    </row>
+    <row r="720" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F720" s="35"/>
+    </row>
+    <row r="721" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F721" s="35"/>
+    </row>
+    <row r="722" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F722" s="35"/>
+    </row>
+    <row r="723" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F723" s="35"/>
+    </row>
+    <row r="724" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F724" s="35"/>
+    </row>
+    <row r="725" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F725" s="35"/>
+    </row>
+    <row r="726" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F726" s="35"/>
+    </row>
+    <row r="727" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F727" s="35"/>
+    </row>
+    <row r="728" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F728" s="35"/>
+    </row>
+    <row r="729" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F729" s="35"/>
+    </row>
+    <row r="730" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F730" s="35"/>
+    </row>
+    <row r="731" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F731" s="35"/>
+    </row>
+    <row r="732" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F732" s="35"/>
+    </row>
+    <row r="733" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F733" s="35"/>
+    </row>
+    <row r="734" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F734" s="35"/>
+    </row>
+    <row r="735" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F735" s="35"/>
+    </row>
+    <row r="736" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F736" s="35"/>
+    </row>
+    <row r="737" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F737" s="35"/>
+    </row>
+    <row r="738" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F738" s="35"/>
+    </row>
+    <row r="739" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F739" s="35"/>
+    </row>
+    <row r="740" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F740" s="35"/>
+    </row>
+    <row r="741" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F741" s="35"/>
+    </row>
+    <row r="742" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F742" s="35"/>
+    </row>
+    <row r="743" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F743" s="35"/>
+    </row>
+    <row r="744" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F744" s="35"/>
+    </row>
+    <row r="745" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F745" s="35"/>
+    </row>
+    <row r="746" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F746" s="35"/>
+    </row>
+    <row r="747" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F747" s="35"/>
+    </row>
+    <row r="748" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F748" s="35"/>
+    </row>
+    <row r="749" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F749" s="35"/>
+    </row>
+    <row r="750" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F750" s="35"/>
+    </row>
+    <row r="751" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F751" s="35"/>
+    </row>
+    <row r="752" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F752" s="35"/>
+    </row>
+    <row r="753" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F753" s="35"/>
+    </row>
+    <row r="754" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F754" s="35"/>
+    </row>
+    <row r="755" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F755" s="35"/>
+    </row>
+    <row r="756" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F756" s="35"/>
+    </row>
+    <row r="757" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F757" s="35"/>
+    </row>
+    <row r="758" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F758" s="35"/>
+    </row>
+    <row r="759" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F759" s="35"/>
+    </row>
+    <row r="760" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F760" s="35"/>
+    </row>
+    <row r="761" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F761" s="35"/>
+    </row>
+    <row r="762" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F762" s="35"/>
+    </row>
+    <row r="763" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F763" s="35"/>
+    </row>
+    <row r="764" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F764" s="35"/>
+    </row>
+    <row r="765" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F765" s="35"/>
+    </row>
+    <row r="766" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F766" s="35"/>
+    </row>
+    <row r="767" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F767" s="35"/>
+    </row>
+    <row r="768" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F768" s="35"/>
+    </row>
+    <row r="769" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F769" s="35"/>
+    </row>
+    <row r="770" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F770" s="35"/>
+    </row>
+    <row r="771" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F771" s="35"/>
+    </row>
+    <row r="772" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F772" s="35"/>
+    </row>
+    <row r="773" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F773" s="35"/>
+    </row>
+    <row r="774" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F774" s="35"/>
+    </row>
+    <row r="775" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F775" s="35"/>
+    </row>
+    <row r="776" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F776" s="35"/>
+    </row>
+    <row r="777" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F777" s="35"/>
+    </row>
+    <row r="778" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F778" s="35"/>
+    </row>
+    <row r="779" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F779" s="35"/>
+    </row>
+    <row r="780" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F780" s="35"/>
+    </row>
+    <row r="781" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F781" s="35"/>
+    </row>
+    <row r="782" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F782" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="35">
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="F68:G68"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="C39:D39"/>
     <mergeCell ref="C67:D67"/>
     <mergeCell ref="C68:D68"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="F28:F29"/>
     <mergeCell ref="G28:G29"/>
     <mergeCell ref="F67:G67"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="D28:D29"/>
@@ -7238,72 +5584,50 @@
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1044" r:id="rId12" name="Check Box 20">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>89</xdr:row>
                     <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>419100</xdr:colOff>
                     <xdr:row>90</xdr:row>
                     <xdr:rowOff>95250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
-        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...20 lines deleted...]
-        </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>